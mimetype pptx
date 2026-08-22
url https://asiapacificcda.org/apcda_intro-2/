--- v0 (2026-04-22)
+++ v1 (2026-08-22)
@@ -1,92 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="PNG" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId13"/>
+    <p:notesMasterId r:id="rId14"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="257" r:id="rId2"/>
     <p:sldId id="258" r:id="rId3"/>
     <p:sldId id="268" r:id="rId4"/>
     <p:sldId id="269" r:id="rId5"/>
     <p:sldId id="261" r:id="rId6"/>
     <p:sldId id="270" r:id="rId7"/>
     <p:sldId id="271" r:id="rId8"/>
     <p:sldId id="272" r:id="rId9"/>
     <p:sldId id="265" r:id="rId10"/>
     <p:sldId id="266" r:id="rId11"/>
     <p:sldId id="267" r:id="rId12"/>
+    <p:sldId id="273" r:id="rId13"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:photoAlbum/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
@@ -171,82 +173,82 @@
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="96" d="100"/>
-          <a:sy n="96" d="100"/>
+          <a:sx n="86" d="100"/>
+          <a:sy n="86" d="100"/>
         </p:scale>
-        <p:origin x="321" y="291"/>
+        <p:origin x="533" y="62"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -291,51 +293,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{EA8F9B41-D5E0-424A-9E07-F89C459148FC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/30/2026</a:t>
+              <a:t>8/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -749,51 +751,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B06F7AA5-39A4-92BC-2432-BDCAD152A390}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{05548A06-788D-4A14-9506-20B36200DD44}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/30/2026</a:t>
+              <a:t>8/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7320BD47-DDC0-460F-57C3-1E1176262B42}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -947,51 +949,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{070027A6-054A-9EAA-D189-4FAF6DBC26C8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{05548A06-788D-4A14-9506-20B36200DD44}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/30/2026</a:t>
+              <a:t>8/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D5C300A-5A7C-D1B9-D9D9-847E97F167CC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1155,51 +1157,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F26F42AA-AACF-EB50-4764-3F2D41056206}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{05548A06-788D-4A14-9506-20B36200DD44}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/30/2026</a:t>
+              <a:t>8/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEF1D9D0-4C31-5002-0471-C5846787185A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1353,51 +1355,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3010FEE5-81C6-5B39-4D47-278465A24975}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{05548A06-788D-4A14-9506-20B36200DD44}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/30/2026</a:t>
+              <a:t>8/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{245542A4-460C-4E0E-2C1F-D1436B6A40F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1628,51 +1630,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1D860AB-9F33-2B4A-E68E-A83A66F00565}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{05548A06-788D-4A14-9506-20B36200DD44}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/30/2026</a:t>
+              <a:t>8/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{782128C6-40DF-2F81-5B2F-8E79A0E17B1B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1893,51 +1895,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05F54153-E81B-1381-A213-7C8FA96EFF3F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{05548A06-788D-4A14-9506-20B36200DD44}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/30/2026</a:t>
+              <a:t>8/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2803C435-19F2-F98B-219F-57581376AF5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2305,51 +2307,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9A7E0E8-F279-7684-3240-541F28D68FD5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{05548A06-788D-4A14-9506-20B36200DD44}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/30/2026</a:t>
+              <a:t>8/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF20B220-1B8B-173F-B19C-93F039C22135}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2446,51 +2448,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7090F119-8E9A-92EE-5591-5362D0CCF33B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{05548A06-788D-4A14-9506-20B36200DD44}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/30/2026</a:t>
+              <a:t>8/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFD7F6C0-E131-2B08-2692-DAF2FA04C087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2559,51 +2561,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B3DCCFF-E05F-345A-8730-23C8EB4C7590}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{05548A06-788D-4A14-9506-20B36200DD44}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/30/2026</a:t>
+              <a:t>8/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE2A3F22-0F91-8636-81BD-E88A39E628B9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2870,51 +2872,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B39ACBCA-78F4-D39A-9A79-2F470428AD05}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{05548A06-788D-4A14-9506-20B36200DD44}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/30/2026</a:t>
+              <a:t>8/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE85EDA8-6FC9-CFF1-9088-4300E2B212F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3158,51 +3160,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D6F1F5B-8CAC-39E2-5880-895FCEE2A495}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{05548A06-788D-4A14-9506-20B36200DD44}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/30/2026</a:t>
+              <a:t>8/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D16B965B-09D7-77E2-F4E7-61B53E5AFD87}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3403,51 +3405,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{05548A06-788D-4A14-9506-20B36200DD44}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/30/2026</a:t>
+              <a:t>8/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4573A1B9-ED04-1DD6-E44E-5FD9E3B767B7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -3815,50 +3817,54 @@
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.PNG"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.PNG"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.PNG"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.PNG"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.PNG"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.PNG"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4229,239 +4235,182 @@
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:lum/>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Title 1">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="16" name="TextBox 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D9F0A45-AC90-5123-69BF-0B2D31A83E33}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="283392" y="290146"/>
-[...49 lines deleted...]
-            <a:off x="3273906" y="5635940"/>
+            <a:off x="3022767" y="5257356"/>
             <a:ext cx="6487007" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>April 20 - 30, 2026, </a:t>
-[...12 lines deleted...]
-            </a:r>
+              <a:t>April 6-16, 2027, Temasek Polytechnic, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> Malaya, </a:t>
-[...25 lines deleted...]
-              <a:t>a Lumpur, Malaysia</a:t>
+              <a:t>Singapore</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 5">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B61BB3D9-3EA3-E129-A148-F58E2BC58906}"/>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFB50650-2EE3-583E-CEF1-1E5898EB522F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1431604" y="1717690"/>
-            <a:ext cx="9328791" cy="3827106"/>
+            <a:off x="-1" y="0"/>
+            <a:ext cx="12221479" cy="4917440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3357399068"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="607691185"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -6168,51 +6117,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="4400" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Current Officers</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="7" name="Table 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C3E7239-ADAB-6744-804B-7FF3EC212378}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3859397261"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3173737647"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="6825762" y="1728909"/>
           <a:ext cx="5058228" cy="4198228"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" firstCol="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2649548">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4105583301"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2408680">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -6252,51 +6201,51 @@
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0">
                         <a:lnSpc>
                           <a:spcPct val="107000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2000" dirty="0">
                           <a:effectLst/>
                         </a:rPr>
-                        <a:t>2025-2026</a:t>
+                        <a:t>2026-2027</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="2000" dirty="0">
                         <a:effectLst/>
                         <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="PMingLiU"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3186251649"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="731442">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0">
                         <a:lnSpc>
@@ -6332,52 +6281,77 @@
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="107000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2000" dirty="0">
                           <a:effectLst/>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="PMingLiU"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>Dr. Elisabeth Montgomery</a:t>
+                        <a:t>Dr. Poh Li Lau</a:t>
                       </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="PMingLiU"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="650043398"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="693831">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0">
                         <a:lnSpc>
                           <a:spcPct val="107000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
@@ -6394,58 +6368,73 @@
                         <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="PMingLiU"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0">
                         <a:lnSpc>
                           <a:spcPct val="107000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2000" dirty="0">
+                        <a:rPr lang="en-US" sz="2000">
                           <a:effectLst/>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="PMingLiU"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>Dr. Poh Li Lau</a:t>
+                        <a:t>Ms. Sini </a:t>
                       </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2000" dirty="0" err="1">
+                          <a:effectLst/>
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="PMingLiU"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Parampota</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="PMingLiU"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3688137078"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="692252">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0">
                         <a:lnSpc>
                           <a:spcPct val="107000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
@@ -6474,51 +6463,51 @@
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="107000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2000" dirty="0">
                           <a:effectLst/>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="PMingLiU"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>Mr. Allan Gatenby</a:t>
+                        <a:t>Dr. Elisabeth Montgomery</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3592251072"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="693041">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0">
                         <a:lnSpc>
                           <a:spcPct val="107000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
@@ -6616,57 +6605,63 @@
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0">
                         <a:lnSpc>
                           <a:spcPct val="107000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2000" dirty="0">
                           <a:effectLst/>
                         </a:rPr>
-                        <a:t>Ms. Sini </a:t>
+                        <a:t>Mr. </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="en-US" sz="2000" dirty="0" err="1">
                           <a:effectLst/>
                         </a:rPr>
-                        <a:t>Parampota</a:t>
+                        <a:t>Baktiar</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2000" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t> Hasnan</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="2000" dirty="0">
                         <a:effectLst/>
                         <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="PMingLiU"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1551026899"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
@@ -7569,89 +7564,90 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>341</Words>
+  <Words>332</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>80</Paragraphs>
-  <Slides>11</Slides>
+  <Paragraphs>79</Paragraphs>
+  <Slides>12</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>11</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="17" baseType="lpstr">
+    <vt:vector size="18" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Century Gothic</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint Presentation</dc:title>
   <dc:creator>Marilyn Maze</dc:creator>